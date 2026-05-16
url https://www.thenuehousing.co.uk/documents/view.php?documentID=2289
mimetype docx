--- v0 (2026-03-12)
+++ v1 (2026-05-16)
@@ -1732,58 +1732,60 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72471B5A" w14:textId="77777777" w:rsidR="002A607C" w:rsidRDefault="00F76271">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000218C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualifications </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0038536E" w:rsidRPr="000218C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>obtained;</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000218C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CF1369F" w14:textId="77777777" w:rsidR="00F76271" w:rsidRPr="000218C2" w:rsidRDefault="00F76271">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000218C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>state highest</w:t>
@@ -2259,51 +2261,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B413C00" w14:textId="77777777" w:rsidR="00F76271" w:rsidRPr="000218C2" w:rsidRDefault="00F76271">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000218C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Qualifications Obtained, Membership Of Professional Institution etc</w:t>
+              <w:t xml:space="preserve">Qualifications Obtained, Membership </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000218C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000218C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Professional Institution etc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F76271" w:rsidRPr="000218C2" w14:paraId="6AB257A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="273C4130" w14:textId="77777777" w:rsidR="00F76271" w:rsidRPr="000218C2" w:rsidRDefault="00F76271">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4710,61 +4730,95 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000218C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00740DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">make the above sections as big as necessary, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000218C2">
+        <w:t xml:space="preserve">make the above sections as big as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00740DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>continue on a separate sheet if</w:t>
+        <w:t>necessary, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00740DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000218C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>continue on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000218C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a separate sheet if</w:t>
       </w:r>
       <w:r w:rsidR="00740DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C3FD6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688DF444" w14:textId="77777777" w:rsidR="00326CF7" w:rsidRPr="000218C2" w:rsidRDefault="00326CF7">
       <w:pPr>
         <w:rPr>
@@ -5848,617 +5902,453 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B904DDA" w14:textId="77777777" w:rsidR="00FF58E5" w:rsidRPr="001C3FD6" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF58E5" w:rsidRPr="00F64205" w14:paraId="3B7BCE1A" w14:textId="77777777" w:rsidTr="00752946">
+      <w:tr w:rsidR="00FF58E5" w:rsidRPr="00F64205" w14:paraId="0C23F186" w14:textId="77777777" w:rsidTr="00F64205">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
-          </w:tcPr>
-[...20 lines deleted...]
-          <w:p w14:paraId="78DD5A95" w14:textId="77777777" w:rsidR="00FF58E5" w:rsidRPr="00FF58E5" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="039958FD" w14:textId="77777777" w:rsidR="00FF58E5" w:rsidRPr="00F64205" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:iCs/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...52 lines deleted...]
-          <w:p w14:paraId="179E815B" w14:textId="77777777" w:rsidR="00FF58E5" w:rsidRPr="00FF58E5" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
+              <w:t>PERSONAL ATTRIBUTES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF784C1" w14:textId="77777777" w:rsidR="00FF58E5" w:rsidRPr="00F64205" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:iCs/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EACA559" w14:textId="77777777" w:rsidR="00FF58E5" w:rsidRPr="00F64205" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2EDBA146" w14:textId="77777777" w:rsidR="00FF58E5" w:rsidRPr="001C3FD6" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="30501AE1" w14:textId="4D86D778" w:rsidR="00FF58E5" w:rsidRPr="001C3FD6" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FF58E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EVIDENCE</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF58E5" w:rsidRPr="00F64205" w14:paraId="0C23F186" w14:textId="77777777" w:rsidTr="00F64205">
+      <w:tr w:rsidR="00C64968" w:rsidRPr="00F64205" w14:paraId="66410699" w14:textId="77777777" w:rsidTr="00F64205">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="039958FD" w14:textId="77777777" w:rsidR="00FF58E5" w:rsidRPr="00F64205" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
+          </w:tcPr>
+          <w:p w14:paraId="1D853D83" w14:textId="77777777" w:rsidR="00C64968" w:rsidRDefault="00C64968" w:rsidP="003B243C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008869FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Good interpersonal, communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008869FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">organisational skills </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F5559B" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="008869FF" w:rsidRDefault="00C64968" w:rsidP="003B243C">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E1F06E" w14:textId="7FC704C1" w:rsidR="00C64968" w:rsidRDefault="003B243C" w:rsidP="003B243C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD16C9F" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="001C3FD6" w:rsidRDefault="00C64968" w:rsidP="00C64968">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>PERSONAL ATTRIBUTES</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CF784C1" w14:textId="77777777" w:rsidR="00FF58E5" w:rsidRPr="00F64205" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64968" w:rsidRPr="00F64205" w14:paraId="354E2FA2" w14:textId="77777777" w:rsidTr="00F64205">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B959A2B" w14:textId="77777777" w:rsidR="00C64968" w:rsidRDefault="00C64968" w:rsidP="003B243C">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008869FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Good oral and written communication skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67A6F8B7" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="00D260D8" w:rsidRDefault="00C64968" w:rsidP="003B243C">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="0BA07C38" w14:textId="110E626B" w:rsidR="00C64968" w:rsidRDefault="003B243C" w:rsidP="003B243C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30501AE1" w14:textId="4D86D778" w:rsidR="00FF58E5" w:rsidRPr="001C3FD6" w:rsidRDefault="00FF58E5" w:rsidP="00FF58E5">
+          </w:tcPr>
+          <w:p w14:paraId="26CA2DDD" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="001C3FD6" w:rsidRDefault="00C64968" w:rsidP="00C64968">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF58E5">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64968" w:rsidRPr="00F64205" w14:paraId="66410699" w14:textId="77777777" w:rsidTr="00F64205">
+      <w:tr w:rsidR="00C64968" w:rsidRPr="00F64205" w14:paraId="49105BE2" w14:textId="77777777" w:rsidTr="00F64205">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D853D83" w14:textId="77777777" w:rsidR="00C64968" w:rsidRDefault="00C64968" w:rsidP="003B243C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:p w14:paraId="55481359" w14:textId="77777777" w:rsidR="00C64968" w:rsidRDefault="00C64968" w:rsidP="003B243C">
+            <w:pPr>
+              <w:pStyle w:val="Heading6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Effective t</w:t>
+            </w:r>
             <w:r w:rsidRPr="008869FF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Good interpersonal, communication</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="59F5559B" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="008869FF" w:rsidRDefault="00C64968" w:rsidP="003B243C">
+              <w:t>eam player</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1386241C" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="00D260D8" w:rsidRDefault="00C64968" w:rsidP="003B243C">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33E1F06E" w14:textId="7FC704C1" w:rsidR="00C64968" w:rsidRDefault="003B243C" w:rsidP="003B243C">
+          <w:p w14:paraId="1C23F9E0" w14:textId="6FE2518C" w:rsidR="00C64968" w:rsidRDefault="003B243C" w:rsidP="003B243C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD16C9F" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="001C3FD6" w:rsidRDefault="00C64968" w:rsidP="00C64968">
+          <w:p w14:paraId="2B35C697" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="001C3FD6" w:rsidRDefault="00C64968" w:rsidP="00C64968">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64968" w:rsidRPr="00F64205" w14:paraId="354E2FA2" w14:textId="77777777" w:rsidTr="00F64205">
+      <w:tr w:rsidR="00C64968" w:rsidRPr="00F64205" w14:paraId="23D9CC11" w14:textId="77777777" w:rsidTr="00752946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
-          </w:tcPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="67A6F8B7" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="00D260D8" w:rsidRDefault="00C64968" w:rsidP="003B243C">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAFAA40" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="00647997" w:rsidRDefault="00C64968" w:rsidP="00C64968">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...12 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00647997">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>OTH</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:bCs/>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...37 lines deleted...]
-          <w:p w14:paraId="1386241C" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="00D260D8" w:rsidRDefault="00C64968" w:rsidP="003B243C">
+              <w:t>ER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="542312F2" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="00647997" w:rsidRDefault="00C64968" w:rsidP="00C64968">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...94 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="609AA282" w14:textId="77777777" w:rsidR="00C64968" w:rsidRPr="00647997" w:rsidRDefault="00C64968" w:rsidP="00C64968">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6489,51 +6379,71 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE5819" w:rsidRPr="00F64205" w14:paraId="0ED58F28" w14:textId="77777777" w:rsidTr="00752946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E3C07C1" w14:textId="77777777" w:rsidR="00BE5819" w:rsidRPr="00BE5819" w:rsidRDefault="00BE5819" w:rsidP="00BE5819">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5819">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Able to work outwith office hours if required</w:t>
+              <w:t xml:space="preserve">Able to work </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE5819">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>outwith</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE5819">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> office hours if required</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75765C2C" w14:textId="77777777" w:rsidR="00BE5819" w:rsidRPr="00BE5819" w:rsidRDefault="00BE5819" w:rsidP="00BE5819">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58BB066F" w14:textId="2872E66F" w:rsidR="00BE5819" w:rsidRPr="00F64205" w:rsidRDefault="00BE5819" w:rsidP="00BE5819">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -7759,58 +7669,60 @@
           <w:p w14:paraId="5995CC95" w14:textId="77777777" w:rsidR="00F76271" w:rsidRPr="000218C2" w:rsidRDefault="000218C2" w:rsidP="00123794">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000218C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Thenue</w:t>
             </w:r>
             <w:r w:rsidR="00F76271" w:rsidRPr="000218C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F76271" w:rsidRPr="00EE7CEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>is able to</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00F76271" w:rsidRPr="000218C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> employ close family members of employees</w:t>
             </w:r>
             <w:r w:rsidR="00B51933">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> under certain circumstances</w:t>
             </w:r>
             <w:r w:rsidR="00F76271" w:rsidRPr="000218C2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
             <w:r w:rsidR="00F76271" w:rsidRPr="000218C2">
@@ -8430,51 +8342,69 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Entitlement to Work in UK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6289E089" w14:textId="77777777" w:rsidR="00B522A9" w:rsidRDefault="00B522A9" w:rsidP="00B522A9">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk77777920"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Immigration, Asylum and Nationality Act 2006 makes it an offence to employ anyone who is not entitled to live or work in the </w:t>
+        <w:t xml:space="preserve">The Immigration, Asylum and Nationality Act 2006 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>makes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it an offence to employ anyone who is not entitled to live or work in the </w:t>
       </w:r>
       <w:r w:rsidR="001616DC" w:rsidRPr="00406D0E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00A20273">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The successful candidate after interview</w:t>
       </w:r>
@@ -8868,51 +8798,69 @@
           <w:b/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Disability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD41C91" w14:textId="77777777" w:rsidR="00F76271" w:rsidRDefault="00F76271" w:rsidP="00123794">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000218C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">We are committed to the employment and career development of disabled people. To demonstrate our commitment we guarantee an interview to anyone with a disability whose application meets the minimum </w:t>
+        <w:t xml:space="preserve">We are committed to the employment and career development of disabled people. To demonstrate our </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000218C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>commitment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000218C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we guarantee an interview to anyone with a disability whose application meets the minimum </w:t>
       </w:r>
       <w:r w:rsidR="00913B70" w:rsidRPr="000218C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">essential criteria </w:t>
       </w:r>
       <w:r w:rsidRPr="000218C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for the post at the short-listing stage. The </w:t>
       </w:r>
       <w:r w:rsidR="00CC4DA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Equality</w:t>
       </w:r>
@@ -9328,58 +9276,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F76271" w:rsidRPr="000218C2" w:rsidSect="00802D73">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="284" w:footer="397" w:gutter="0"/>
       <w:paperSrc w:first="1025" w:other="1025"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2844EB1D" w14:textId="77777777" w:rsidR="004333BE" w:rsidRDefault="004333BE">
+    <w:p w14:paraId="6A0F1B5E" w14:textId="77777777" w:rsidR="00335816" w:rsidRDefault="00335816">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="507C1767" w14:textId="77777777" w:rsidR="004333BE" w:rsidRDefault="004333BE">
+    <w:p w14:paraId="064C158F" w14:textId="77777777" w:rsidR="00335816" w:rsidRDefault="00335816">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9618,58 +9566,58 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00337E6D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD194D4" w14:textId="77777777" w:rsidR="004333BE" w:rsidRDefault="004333BE">
+    <w:p w14:paraId="1E22F3EF" w14:textId="77777777" w:rsidR="00335816" w:rsidRDefault="00335816">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35BD0A5E" w14:textId="77777777" w:rsidR="004333BE" w:rsidRDefault="004333BE">
+    <w:p w14:paraId="731C9B29" w14:textId="77777777" w:rsidR="00335816" w:rsidRDefault="00335816">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EB19B16" w14:textId="04AE64F2" w:rsidR="00F76271" w:rsidRPr="00E23DE7" w:rsidRDefault="00E23DE7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E23DE7">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">THENUE </w:t>
     </w:r>
     <w:r w:rsidR="004D48C6" w:rsidRPr="00E23DE7">
@@ -9799,131 +9747,134 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="114492347">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0042650D"/>
     <w:rsid w:val="000138FB"/>
     <w:rsid w:val="000218C2"/>
+    <w:rsid w:val="00022AEA"/>
     <w:rsid w:val="00042D21"/>
     <w:rsid w:val="00073990"/>
     <w:rsid w:val="000809CC"/>
     <w:rsid w:val="000821B4"/>
     <w:rsid w:val="00085BFF"/>
     <w:rsid w:val="000B229D"/>
     <w:rsid w:val="000B5770"/>
     <w:rsid w:val="000D3A66"/>
     <w:rsid w:val="000E3B1F"/>
     <w:rsid w:val="000E5C0D"/>
     <w:rsid w:val="001011ED"/>
     <w:rsid w:val="00114E83"/>
     <w:rsid w:val="00123794"/>
     <w:rsid w:val="001616DC"/>
     <w:rsid w:val="00166CC4"/>
     <w:rsid w:val="00175844"/>
     <w:rsid w:val="00177FB8"/>
     <w:rsid w:val="001806F1"/>
     <w:rsid w:val="001A3003"/>
     <w:rsid w:val="001C27F3"/>
     <w:rsid w:val="001C3238"/>
     <w:rsid w:val="001C3FD6"/>
     <w:rsid w:val="001C5D21"/>
     <w:rsid w:val="001D491D"/>
     <w:rsid w:val="00200077"/>
     <w:rsid w:val="002006AE"/>
     <w:rsid w:val="00201668"/>
     <w:rsid w:val="0022033A"/>
     <w:rsid w:val="002251BC"/>
     <w:rsid w:val="00231ABA"/>
     <w:rsid w:val="0026365E"/>
     <w:rsid w:val="00265A32"/>
     <w:rsid w:val="0028094C"/>
     <w:rsid w:val="0029277A"/>
     <w:rsid w:val="002A188D"/>
     <w:rsid w:val="002A513A"/>
     <w:rsid w:val="002A607C"/>
     <w:rsid w:val="002B40F4"/>
     <w:rsid w:val="00301DB3"/>
     <w:rsid w:val="0032194A"/>
     <w:rsid w:val="00324485"/>
     <w:rsid w:val="00325545"/>
     <w:rsid w:val="00326336"/>
     <w:rsid w:val="00326CF7"/>
+    <w:rsid w:val="00335816"/>
     <w:rsid w:val="00337E6D"/>
     <w:rsid w:val="00347252"/>
     <w:rsid w:val="003538DD"/>
     <w:rsid w:val="0038536E"/>
     <w:rsid w:val="00386FF5"/>
     <w:rsid w:val="003914BD"/>
     <w:rsid w:val="003B0EDA"/>
     <w:rsid w:val="003B243C"/>
     <w:rsid w:val="003C005E"/>
     <w:rsid w:val="003D641E"/>
     <w:rsid w:val="00406D0E"/>
     <w:rsid w:val="0041088D"/>
     <w:rsid w:val="0042650D"/>
     <w:rsid w:val="004333BE"/>
     <w:rsid w:val="00457236"/>
     <w:rsid w:val="00494C1F"/>
     <w:rsid w:val="00497EAE"/>
     <w:rsid w:val="004A3265"/>
     <w:rsid w:val="004B384A"/>
     <w:rsid w:val="004C3D3F"/>
     <w:rsid w:val="004D48C6"/>
     <w:rsid w:val="00530734"/>
     <w:rsid w:val="00533F31"/>
     <w:rsid w:val="005509AF"/>
     <w:rsid w:val="005705CC"/>
@@ -9967,50 +9918,51 @@
     <w:rsid w:val="00890B7F"/>
     <w:rsid w:val="008A4EA0"/>
     <w:rsid w:val="008A5D99"/>
     <w:rsid w:val="008F3E3E"/>
     <w:rsid w:val="00906B3E"/>
     <w:rsid w:val="00913B70"/>
     <w:rsid w:val="009235A5"/>
     <w:rsid w:val="009357E7"/>
     <w:rsid w:val="00952077"/>
     <w:rsid w:val="0096156C"/>
     <w:rsid w:val="00971B52"/>
     <w:rsid w:val="0098285B"/>
     <w:rsid w:val="00986CFA"/>
     <w:rsid w:val="00996355"/>
     <w:rsid w:val="009F4C54"/>
     <w:rsid w:val="00A20273"/>
     <w:rsid w:val="00A5265C"/>
     <w:rsid w:val="00A54372"/>
     <w:rsid w:val="00A5468F"/>
     <w:rsid w:val="00A7554F"/>
     <w:rsid w:val="00A916CA"/>
     <w:rsid w:val="00AA5C68"/>
     <w:rsid w:val="00AB3331"/>
     <w:rsid w:val="00AC35D0"/>
     <w:rsid w:val="00AD1C85"/>
+    <w:rsid w:val="00AE5407"/>
     <w:rsid w:val="00B10A96"/>
     <w:rsid w:val="00B21BE1"/>
     <w:rsid w:val="00B300E8"/>
     <w:rsid w:val="00B378AC"/>
     <w:rsid w:val="00B4061F"/>
     <w:rsid w:val="00B43E19"/>
     <w:rsid w:val="00B51933"/>
     <w:rsid w:val="00B522A9"/>
     <w:rsid w:val="00B81237"/>
     <w:rsid w:val="00B83D65"/>
     <w:rsid w:val="00BB49D3"/>
     <w:rsid w:val="00BC54DA"/>
     <w:rsid w:val="00BC7BA1"/>
     <w:rsid w:val="00BD49AA"/>
     <w:rsid w:val="00BE5819"/>
     <w:rsid w:val="00C10FF0"/>
     <w:rsid w:val="00C1484C"/>
     <w:rsid w:val="00C15FAA"/>
     <w:rsid w:val="00C215F9"/>
     <w:rsid w:val="00C2531F"/>
     <w:rsid w:val="00C40C07"/>
     <w:rsid w:val="00C50F34"/>
     <w:rsid w:val="00C52494"/>
     <w:rsid w:val="00C64968"/>
     <w:rsid w:val="00C66730"/>
@@ -10033,50 +9985,51 @@
     <w:rsid w:val="00D22D44"/>
     <w:rsid w:val="00D260D8"/>
     <w:rsid w:val="00D36551"/>
     <w:rsid w:val="00D54C21"/>
     <w:rsid w:val="00D84AA4"/>
     <w:rsid w:val="00D97E21"/>
     <w:rsid w:val="00DA2744"/>
     <w:rsid w:val="00DB784F"/>
     <w:rsid w:val="00DD0BBA"/>
     <w:rsid w:val="00E20AD8"/>
     <w:rsid w:val="00E23DE7"/>
     <w:rsid w:val="00E335D2"/>
     <w:rsid w:val="00E33B57"/>
     <w:rsid w:val="00E3686E"/>
     <w:rsid w:val="00E550B6"/>
     <w:rsid w:val="00E66590"/>
     <w:rsid w:val="00EC7851"/>
     <w:rsid w:val="00EE5BB8"/>
     <w:rsid w:val="00EE7CEF"/>
     <w:rsid w:val="00F03DD4"/>
     <w:rsid w:val="00F2454C"/>
     <w:rsid w:val="00F263BB"/>
     <w:rsid w:val="00F27521"/>
     <w:rsid w:val="00F36542"/>
     <w:rsid w:val="00F462DD"/>
+    <w:rsid w:val="00F56FC1"/>
     <w:rsid w:val="00F64205"/>
     <w:rsid w:val="00F666BA"/>
     <w:rsid w:val="00F72EF0"/>
     <w:rsid w:val="00F76271"/>
     <w:rsid w:val="00F82941"/>
     <w:rsid w:val="00F9073A"/>
     <w:rsid w:val="00F938D5"/>
     <w:rsid w:val="00F96D99"/>
     <w:rsid w:val="00FA6C71"/>
     <w:rsid w:val="00FB316B"/>
     <w:rsid w:val="00FB5D83"/>
     <w:rsid w:val="00FC66B5"/>
     <w:rsid w:val="00FC7EF1"/>
     <w:rsid w:val="00FF0E41"/>
     <w:rsid w:val="00FF58E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -11081,61 +11034,50 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004469C58262CC5742B6FC0BE6A57CC731" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5efe3b2681b05be2d58af1b04936c3e9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6cb77d97-8fe8-475c-b529-b49bfb7d5018" xmlns:ns3="7edbf7b7-00aa-47dc-8e74-d48779180c4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f84293f06bf56c8843187c1d83872dc8" ns2:_="" ns3:_="">
     <xsd:import namespace="6cb77d97-8fe8-475c-b529-b49bfb7d5018"/>
     <xsd:import namespace="7edbf7b7-00aa-47dc-8e74-d48779180c4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -11298,127 +11240,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cb77d97-8fe8-475c-b529-b49bfb7d5018">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7edbf7b7-00aa-47dc-8e74-d48779180c4a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E36DF1D7-826D-468D-9483-04F6305C45D5}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C71A5271-381D-44F6-91F9-6FBBD0895847}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6cb77d97-8fe8-475c-b529-b49bfb7d5018"/>
     <ds:schemaRef ds:uri="7edbf7b7-00aa-47dc-8e74-d48779180c4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E36DF1D7-826D-468D-9483-04F6305C45D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6cb77d97-8fe8-475c-b529-b49bfb7d5018"/>
+    <ds:schemaRef ds:uri="7edbf7b7-00aa-47dc-8e74-d48779180c4a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{205307CF-E7DE-47A6-B2D3-60F040EC3BAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1159</Words>
-  <Characters>6795</Characters>
+  <Words>1148</Words>
+  <Characters>6206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>199</Lines>
-  <Paragraphs>128</Paragraphs>
+  <Lines>428</Lines>
+  <Paragraphs>150</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPLICATION FOR EMPLOYMENT_</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TheNew Housing Association</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7826</CharactersWithSpaces>
+  <CharactersWithSpaces>7301</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3276882</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:recruitment@thenuehousing.co.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>